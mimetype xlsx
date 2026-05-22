--- v0 (2026-04-02)
+++ v1 (2026-05-22)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R403f003b67364d69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2704cd45140c45b7a1c057788163be22.psmdcp" Id="R2dc16c91a65140c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e5fbdc559984ddb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/37fbd4d141d64905b2b94f3f109ae194.psmdcp" Id="Rd9b2bed7720745c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Hoja 1" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="543" uniqueCount="543">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="545" uniqueCount="545">
   <x:si>
     <x:t>APELLIDO_NOMBRE</x:t>
   </x:si>
   <x:si>
     <x:t>CONDICION</x:t>
   </x:si>
   <x:si>
     <x:t>REGISTRO</x:t>
   </x:si>
   <x:si>
     <x:t>DOMICILIO_LEGAL</x:t>
   </x:si>
   <x:si>
     <x:t>LOCALIDAD</x:t>
   </x:si>
   <x:si>
     <x:t>TELEFONO</x:t>
   </x:si>
   <x:si>
     <x:t>TELEFONO_CELULAR</x:t>
   </x:si>
   <x:si>
     <x:t>EMAIL</x:t>
   </x:si>
   <x:si>
@@ -590,54 +590,51 @@
   <x:si>
     <x:t>DIEZ FERNANDEZ, GISELE BEATRIZ</x:t>
   </x:si>
   <x:si>
     <x:t>46</x:t>
   </x:si>
   <x:si>
     <x:t>TUCUMAN N° 146</x:t>
   </x:si>
   <x:si>
     <x:t>2657 218068</x:t>
   </x:si>
   <x:si>
     <x:t>giselediez@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>ESCUDERO HERNANDEZ, ANDREA DEL VALLE</x:t>
   </x:si>
   <x:si>
     <x:t>58</x:t>
   </x:si>
   <x:si>
     <x:t>SAN LUIS N°66</x:t>
   </x:si>
   <x:si>
-    <x:t>2657-423943</x:t>
-[...2 lines deleted...]
-    <x:t>2657679800</x:t>
+    <x:t>2657709562</x:t>
   </x:si>
   <x:si>
     <x:t>aescudero490@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>ESTEVES, SEBASTIAN</x:t>
   </x:si>
   <x:si>
     <x:t>09</x:t>
   </x:si>
   <x:si>
     <x:t>SAN MARTIN N° 633 1ER PISO</x:t>
   </x:si>
   <x:si>
     <x:t>266423074</x:t>
   </x:si>
   <x:si>
     <x:t>2664646464</x:t>
   </x:si>
   <x:si>
     <x:t>escribanosesteves@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>ESTEVES (III), MARIO NOE</x:t>
   </x:si>
@@ -686,59 +683,62 @@
   <x:si>
     <x:t>FENOGLIO, OMAR ANTONIO</x:t>
   </x:si>
   <x:si>
     <x:t>48</x:t>
   </x:si>
   <x:si>
     <x:t>25 DE MAYO N° 8</x:t>
   </x:si>
   <x:si>
     <x:t>LA TOMA</x:t>
   </x:si>
   <x:si>
     <x:t>02655-421286</x:t>
   </x:si>
   <x:si>
     <x:t>2664540360</x:t>
   </x:si>
   <x:si>
     <x:t>escribaniafenoglio@hotmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>FENOGLIO CORNET, GABRIEL LISANDRO</x:t>
   </x:si>
   <x:si>
+    <x:t>INTERINO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02655 421286/0266-4565681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>gfenog@hotmail.com</x:t>
+  </x:si>
+  <x:si>
     <x:t>22</x:t>
   </x:si>
   <x:si>
-    <x:t>02655 421286/0266-4565681</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>FERNANDEZ, MARIA DE LOS ANGELES</x:t>
   </x:si>
   <x:si>
     <x:t>38</x:t>
   </x:si>
   <x:si>
     <x:t>BELGRANO N° 448</x:t>
   </x:si>
   <x:si>
     <x:t>2664563564</x:t>
   </x:si>
   <x:si>
     <x:t>escribaniamariafernandez@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>FERREYRA, PATRICIA MARIA ELIDA</x:t>
   </x:si>
   <x:si>
     <x:t>61</x:t>
   </x:si>
   <x:si>
     <x:t>Belgrano N° 282</x:t>
   </x:si>
   <x:si>
     <x:t>02657-15504998</x:t>
@@ -845,54 +845,51 @@
   <x:si>
     <x:t>GROSSO, MARIA INES DE LOS ANGELES</x:t>
   </x:si>
   <x:si>
     <x:t>30</x:t>
   </x:si>
   <x:si>
     <x:t>Sarmiento Norte N°20-(A METROS DE AV. CÓRDOBA)</x:t>
   </x:si>
   <x:si>
     <x:t>02656-420280-2665106757</x:t>
   </x:si>
   <x:si>
     <x:t>escribanagrosso@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>IPIÑA, MARIA ELEONOR</x:t>
   </x:si>
   <x:si>
     <x:t>29</x:t>
   </x:si>
   <x:si>
     <x:t>Pueyrredón Nº 583</x:t>
   </x:si>
   <x:si>
-    <x:t>02657-420078</x:t>
-[...2 lines deleted...]
-    <x:t>2657 676130</x:t>
+    <x:t>2657-676130</x:t>
   </x:si>
   <x:si>
     <x:t>eleipina@yahoo.com.ar</x:t>
   </x:si>
   <x:si>
     <x:t>LABORDA IBARRA , JUAN JOSE</x:t>
   </x:si>
   <x:si>
     <x:t>69</x:t>
   </x:si>
   <x:si>
     <x:t>AYACUCHO N° 871</x:t>
   </x:si>
   <x:si>
     <x:t>4441619/154571606</x:t>
   </x:si>
   <x:si>
     <x:t>juanjolaborda57@hotmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>LIVY ALIENDRO, ASTRID SOLEDAD</x:t>
   </x:si>
   <x:si>
     <x:t>02657-425664</x:t>
   </x:si>
@@ -1436,50 +1433,62 @@
   <x:si>
     <x:t>4435897/154482689</x:t>
   </x:si>
   <x:si>
     <x:t>sanchezjavier_angel@hotmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>SCHEPP, EVELYN BRENDA</x:t>
   </x:si>
   <x:si>
     <x:t>2664701396</x:t>
   </x:si>
   <x:si>
     <x:t>schepp.evelyn@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>SCHMIDT, MARIA LUCRECIA</x:t>
   </x:si>
   <x:si>
     <x:t>4441619-2664407969</x:t>
   </x:si>
   <x:si>
     <x:t>lucreschmidt@hotmail.com</x:t>
   </x:si>
   <x:si>
+    <x:t>Seoane Prueba, Javier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prueba</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2664644716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>javieratica+911@gmail.com</x:t>
+  </x:si>
+  <x:si>
     <x:t>SEVERINI, MARCELA KAREN</x:t>
   </x:si>
   <x:si>
     <x:t>76</x:t>
   </x:si>
   <x:si>
     <x:t>RIVADAVIA  N° 94</x:t>
   </x:si>
   <x:si>
     <x:t>154610930/</x:t>
   </x:si>
   <x:si>
     <x:t>karenseverini@hotmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>SORIA, LUCRECIA INES</x:t>
   </x:si>
   <x:si>
     <x:t>20</x:t>
   </x:si>
   <x:si>
     <x:t>BETBEDER 80</x:t>
   </x:si>
   <x:si>
     <x:t>2657647494</x:t>
@@ -1571,114 +1580,111 @@
   <x:si>
     <x:t>VAROLI MONES RUIZ, ENRIQUE EDUARDO LEANDRO</x:t>
   </x:si>
   <x:si>
     <x:t>65</x:t>
   </x:si>
   <x:si>
     <x:t>EUROPA N° 377</x:t>
   </x:si>
   <x:si>
     <x:t>2657312502</x:t>
   </x:si>
   <x:si>
     <x:t>enriquevaroli@hotmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>VASQUEZ, FRANCISCO GONZALO</x:t>
   </x:si>
   <x:si>
     <x:t>2664309594</x:t>
   </x:si>
   <x:si>
     <x:t>gonzaa_v@hotmail.com</x:t>
   </x:si>
   <x:si>
+    <x:t>VERGES, ANA PAULA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Paz N° 1188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2657391026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>paula.verges@hotmail.com</x:t>
+  </x:si>
+  <x:si>
     <x:t>VERGES, JUAN FERNANDO</x:t>
   </x:si>
   <x:si>
     <x:t>RIVADAVIA N° 326  PISO 4 DEPARTAMENTO "A"</x:t>
   </x:si>
   <x:si>
     <x:t>4420859/4422235/154755674</x:t>
   </x:si>
   <x:si>
     <x:t>juferver@gmail.com</x:t>
   </x:si>
   <x:si>
-    <x:t>VERGÉS, ANA PAULA</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>VIEJO, BERNARDO  EZEQUIEL</x:t>
   </x:si>
   <x:si>
     <x:t>18</x:t>
   </x:si>
   <x:si>
     <x:t>MARIANO MORENO  N° 161</x:t>
   </x:si>
   <x:si>
     <x:t>02651-470310</x:t>
   </x:si>
   <x:si>
     <x:t>2664584115</x:t>
   </x:si>
   <x:si>
     <x:t>drbernardoviejo@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>VIVAS VERGES, MARIA    FERNANDA</x:t>
   </x:si>
   <x:si>
     <x:t>4431714/154486506/4428228</x:t>
   </x:si>
   <x:si>
     <x:t>escribaniavivasverges@live.com.ar</x:t>
   </x:si>
   <x:si>
     <x:t>YAÑEZ  PEREYRA, MARIA   VIRGINIA</x:t>
   </x:si>
   <x:si>
     <x:t>PUEYRREDON  N°583</x:t>
   </x:si>
   <x:si>
-    <x:t>2657 420078</x:t>
-[...2 lines deleted...]
-    <x:t>2657676130</x:t>
+    <x:t xml:space="preserve"> 2657-676130</x:t>
   </x:si>
   <x:si>
     <x:t>escribania.reynosoipina@gmail.com</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
@@ -1704,52 +1710,52 @@
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Hoja1" displayName="Hoja1" ref="A1:H111" totalsRowShown="0">
-  <x:autoFilter ref="A1:H111"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Hoja1" displayName="Hoja1" ref="A1:H113" totalsRowShown="0">
+  <x:autoFilter ref="A1:H113"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="APELLIDO_NOMBRE"/>
     <x:tableColumn id="2" name="CONDICION"/>
     <x:tableColumn id="3" name="REGISTRO"/>
     <x:tableColumn id="4" name="DOMICILIO_LEGAL"/>
     <x:tableColumn id="5" name="LOCALIDAD"/>
     <x:tableColumn id="6" name="TELEFONO"/>
     <x:tableColumn id="7" name="TELEFONO_CELULAR"/>
     <x:tableColumn id="8" name="EMAIL"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -2011,51 +2017,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H111"/>
+  <x:dimension ref="A1:H113"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
@@ -2913,1879 +2919,1928 @@
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H36" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:8">
       <x:c r="A37" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G37" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="G37" s="0" t="s">
+      <x:c r="H37" s="0" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:8">
       <x:c r="A38" s="0" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="B38" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="C38" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="B38" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C38" s="0" t="s">
+      <x:c r="D38" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="D38" s="0" t="s">
+      <x:c r="E38" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F38" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="E38" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F38" s="0" t="s">
+      <x:c r="G38" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="G38" s="0" t="s">
+      <x:c r="H38" s="0" t="s">
         <x:v>200</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:8">
       <x:c r="A39" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="E39" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F39" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="E39" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F39" s="0" t="s">
+      <x:c r="H39" s="0" t="s">
         <x:v>204</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:8">
       <x:c r="A40" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="D40" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="D40" s="0" t="s">
+      <x:c r="E40" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F40" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="E40" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F40" s="0" t="s">
+      <x:c r="G40" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="G40" s="0" t="s">
+      <x:c r="H40" s="0" t="s">
         <x:v>210</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:8">
       <x:c r="A41" s="0" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="B41" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="C41" s="0" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="D41" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="B41" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="D41" s="0" t="s">
+      <x:c r="E41" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F41" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="E41" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F41" s="0" t="s">
+      <x:c r="G41" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="G41" s="0" t="s">
+      <x:c r="H41" s="0" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:8">
       <x:c r="A42" s="0" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="B42" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="C42" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="B42" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C42" s="0" t="s">
+      <x:c r="D42" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="D42" s="0" t="s">
+      <x:c r="E42" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="E42" s="0" t="s">
+      <x:c r="F42" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="F42" s="0" t="s">
+      <x:c r="G42" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="G42" s="0" t="s">
+      <x:c r="H42" s="0" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:8">
       <x:c r="A43" s="0" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="B43" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="B43" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C43" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D43" s="0" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="E43" s="0" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="F43" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="D43" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="F43" s="0" t="s">
+      <x:c r="H43" s="0" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:8">
       <x:c r="A44" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="H44" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:8">
       <x:c r="A45" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>65</x:v>
-[...2 lines deleted...]
-        <x:v>236</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:8">
       <x:c r="A46" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G46" s="0" t="s">
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H46" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:8">
       <x:c r="A47" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>9</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>65</x:v>
-[...2 lines deleted...]
-        <x:v>245</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:8">
       <x:c r="A48" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G48" s="0" t="s">
+        <x:v>245</x:v>
       </x:c>
       <x:c r="H48" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:8">
       <x:c r="A49" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:8">
       <x:c r="A50" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>260</x:v>
-[...2 lines deleted...]
-        <x:v>260</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H50" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:8">
       <x:c r="A51" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>9</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="G51" s="0" t="s">
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:8">
       <x:c r="A52" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
-        <x:v>65</x:v>
-[...2 lines deleted...]
-        <x:v>268</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H52" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:8">
       <x:c r="A53" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G53" s="0" t="s">
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:8">
       <x:c r="A54" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
-        <x:v>278</x:v>
-[...2 lines deleted...]
-        <x:v>279</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H54" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:8">
       <x:c r="A55" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G55" s="0" t="s">
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:8">
       <x:c r="A56" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
-        <x:v>9</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
-        <x:v>287</x:v>
-[...2 lines deleted...]
-        <x:v>288</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="H56" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:8">
       <x:c r="A57" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:8">
       <x:c r="A58" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="G58" s="0" t="s">
+        <x:v>291</x:v>
       </x:c>
       <x:c r="H58" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:8">
       <x:c r="A59" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>302</x:v>
-[...2 lines deleted...]
-        <x:v>303</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:8">
       <x:c r="A60" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="G60" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="H60" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:8">
       <x:c r="A61" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="G61" s="0" t="s">
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:8">
       <x:c r="A62" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>317</x:v>
-[...2 lines deleted...]
-        <x:v>318</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="H62" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:8">
       <x:c r="A63" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:8">
       <x:c r="A64" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G64" s="0" t="s">
+        <x:v>322</x:v>
       </x:c>
       <x:c r="H64" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:8">
       <x:c r="A65" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:8">
       <x:c r="A66" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="H66" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:8">
       <x:c r="A67" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:8">
       <x:c r="A68" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
-        <x:v>9</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="H68" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:8">
       <x:c r="A69" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
-        <x:v>65</x:v>
-[...2 lines deleted...]
-        <x:v>352</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:8">
       <x:c r="A70" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G70" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H70" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:8">
       <x:c r="A71" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:8">
       <x:c r="A72" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
-        <x:v>9</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="G72" s="0" t="s">
+        <x:v>361</x:v>
       </x:c>
       <x:c r="H72" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:8">
       <x:c r="A73" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:8">
       <x:c r="A74" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
-        <x:v>373</x:v>
-[...2 lines deleted...]
-        <x:v>374</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="H74" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:8">
       <x:c r="A75" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="G75" s="0" t="s">
+        <x:v>373</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:8">
       <x:c r="A76" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H76" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:8">
       <x:c r="A77" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:8">
       <x:c r="A78" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
-        <x:v>9</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
-        <x:v>140</x:v>
-[...2 lines deleted...]
-        <x:v>393</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="H78" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:8">
       <x:c r="A79" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="G79" s="0" t="s">
+        <x:v>392</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:8">
       <x:c r="A80" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
-        <x:v>9</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
-        <x:v>402</x:v>
-[...2 lines deleted...]
-        <x:v>403</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="H80" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:8">
       <x:c r="A81" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="D81" s="0" t="s">
         <x:v>400</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>401</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="G81" s="0" t="s">
+        <x:v>402</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:8">
       <x:c r="A82" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="H82" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:8">
       <x:c r="A83" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:8">
       <x:c r="A84" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="H84" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:8">
       <x:c r="A85" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>9</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
-        <x:v>65</x:v>
-[...2 lines deleted...]
-        <x:v>423</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:8">
       <x:c r="A86" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G86" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="H86" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:8">
       <x:c r="A87" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:8">
       <x:c r="A88" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G88" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="H88" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:8">
       <x:c r="A89" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="D89" s="0" t="s">
         <x:v>435</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>441</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:8">
       <x:c r="A90" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="G90" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="H90" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:8">
       <x:c r="A91" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:8">
       <x:c r="A92" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="G92" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="H92" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:8">
       <x:c r="A93" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:8">
       <x:c r="A94" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
-        <x:v>9</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="G94" s="0" t="s">
+        <x:v>463</x:v>
       </x:c>
       <x:c r="H94" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:8">
       <x:c r="A95" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
-        <x:v>65</x:v>
-[...2 lines deleted...]
-        <x:v>470</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:8">
       <x:c r="A96" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G96" s="0" t="s">
+        <x:v>469</x:v>
       </x:c>
       <x:c r="H96" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:8">
       <x:c r="A97" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:8">
       <x:c r="A98" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="G98" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="H98" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:8">
       <x:c r="A99" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
-        <x:v>488</x:v>
-[...2 lines deleted...]
-        <x:v>489</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:8">
       <x:c r="A100" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="B100" s="0" t="s">
-        <x:v>9</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="G100" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="H100" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:8">
       <x:c r="A101" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="D101" s="0" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="E101" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F101" s="0" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="G101" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
-      <x:c r="D101" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H101" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:8">
       <x:c r="A102" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B102" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G102" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="H102" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:8">
       <x:c r="A103" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
-        <x:v>505</x:v>
-[...2 lines deleted...]
-        <x:v>506</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:8">
       <x:c r="A104" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="B104" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G104" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="H104" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:8">
       <x:c r="A105" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:8">
       <x:c r="A106" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="B106" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="G106" s="0" t="s">
+        <x:v>513</x:v>
       </x:c>
       <x:c r="H106" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:8">
       <x:c r="A107" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G107" s="0" t="s">
+        <x:v>518</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:8">
       <x:c r="A108" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="B108" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="H108" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:8">
       <x:c r="A109" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
-        <x:v>532</x:v>
-[...2 lines deleted...]
-        <x:v>533</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>527</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:8">
       <x:c r="A110" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="B110" s="0" t="s">
-        <x:v>9</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="H110" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:8">
       <x:c r="A111" s="0" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="B111" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="C111" s="0" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="D111" s="0" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="E111" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="F111" s="0" t="s">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="G111" s="0" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="H111" s="0" t="s">
+        <x:v>537</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="112" spans="1:8">
+      <x:c r="A112" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
-      <x:c r="B111" s="0" t="s">
+      <x:c r="B112" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
-      <x:c r="C111" s="0" t="s">
+      <x:c r="C112" s="0" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="D112" s="0" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="E112" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F112" s="0" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="H112" s="0" t="s">
+        <x:v>540</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="113" spans="1:8">
+      <x:c r="A113" s="0" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="B113" s="0" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="C113" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="D111" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E111" s="0" t="s">
+      <x:c r="D113" s="0" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="E113" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="F111" s="0" t="s">
-[...6 lines deleted...]
-        <x:v>542</x:v>
+      <x:c r="F113" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G113" s="0" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="H113" s="0" t="s">
+        <x:v>544</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>